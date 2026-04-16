--- v0 (2026-02-05)
+++ v1 (2026-04-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Guia de Remision" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="271">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="282">
   <si>
     <t>REPORTE DE GUIA DE REMISION EMITIDOS</t>
   </si>
   <si>
     <t>ITEM</t>
   </si>
   <si>
     <t>CLIENTE</t>
   </si>
   <si>
     <t>DNI / RUC DE CLIENTE</t>
   </si>
   <si>
     <t>N°  BOLETA / FACTURA</t>
   </si>
   <si>
     <t>FECHA DE TRASLADO</t>
   </si>
   <si>
     <t>N° GUIA REMISION</t>
   </si>
   <si>
     <t>DIRECCION DE PARTIDA</t>
   </si>
   <si>
@@ -825,50 +825,83 @@
     <t>TT01-71</t>
   </si>
   <si>
     <t>SOCIEDAD  DE ORO GAMARRA GRAU APURIMAC</t>
   </si>
   <si>
     <t>FF01-2480</t>
   </si>
   <si>
     <t>2026-01-05</t>
   </si>
   <si>
     <t>TT01-72</t>
   </si>
   <si>
     <t>FF01-2489</t>
   </si>
   <si>
     <t>TT01-73</t>
   </si>
   <si>
     <t>FF01-2472</t>
   </si>
   <si>
     <t>TT01-74</t>
+  </si>
+  <si>
+    <t>FF01-2569</t>
+  </si>
+  <si>
+    <t>2026-03-16</t>
+  </si>
+  <si>
+    <t>TT01-75</t>
+  </si>
+  <si>
+    <t>CCJ-783</t>
+  </si>
+  <si>
+    <t>MUNICIPALIDAD DISTRITAL DE YANACA</t>
+  </si>
+  <si>
+    <t>FF01-2575</t>
+  </si>
+  <si>
+    <t>2026-03-20</t>
+  </si>
+  <si>
+    <t>TT01-76</t>
+  </si>
+  <si>
+    <t>----PLAZA DE ARMAS NRO. S/N YANACA - YANACA - AYMARAES - APURIMAC</t>
+  </si>
+  <si>
+    <t>GRUPO MELVAR SOCIEDAD ANONIMA CERRADA</t>
+  </si>
+  <si>
+    <t>BZJ  883</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1221,54 +1254,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M70"/>
+  <dimension ref="A1:M72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M70" sqref="M70"/>
+      <selection activeCell="M72" sqref="M72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
     <col min="8" max="8" width="80" customWidth="true" style="0"/>
     <col min="9" max="9" width="80" customWidth="true" style="0"/>
     <col min="10" max="10" width="35" customWidth="true" style="0"/>
     <col min="11" max="11" width="35" customWidth="true" style="0"/>
     <col min="12" max="12" width="35" customWidth="true" style="0"/>
     <col min="13" max="13" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -4087,50 +4120,132 @@
       <c r="E70" s="3" t="s">
         <v>265</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>270</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H70" s="3" t="s">
         <v>76</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>72</v>
       </c>
       <c r="J70" s="3">
         <v>20611196696</v>
       </c>
       <c r="K70" s="3">
         <v>45864886</v>
       </c>
       <c r="L70" s="3" t="s">
         <v>237</v>
       </c>
       <c r="M70" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13">
+      <c r="A71" s="3">
+        <v>69</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="C71" s="3">
+        <v>20203839848</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H71" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="I71" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="J71" s="3">
+        <v>20611196696</v>
+      </c>
+      <c r="K71" s="3">
+        <v>46125531</v>
+      </c>
+      <c r="L71" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="M71" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13">
+      <c r="A72" s="3">
+        <v>70</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="C72" s="3">
+        <v>20175825429</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="I72" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="J72" s="3">
+        <v>20604556831</v>
+      </c>
+      <c r="K72" s="3">
+        <v>48483849</v>
+      </c>
+      <c r="L72" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="M72" s="3" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>