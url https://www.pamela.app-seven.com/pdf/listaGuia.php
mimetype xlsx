--- v1 (2026-04-16)
+++ v2 (2026-06-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Reporte de Guia de Remision" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="282">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="298">
   <si>
     <t>REPORTE DE GUIA DE REMISION EMITIDOS</t>
   </si>
   <si>
     <t>ITEM</t>
   </si>
   <si>
     <t>CLIENTE</t>
   </si>
   <si>
     <t>DNI / RUC DE CLIENTE</t>
   </si>
   <si>
     <t>N°  BOLETA / FACTURA</t>
   </si>
   <si>
     <t>FECHA DE TRASLADO</t>
   </si>
   <si>
     <t>N° GUIA REMISION</t>
   </si>
   <si>
     <t>DIRECCION DE PARTIDA</t>
   </si>
   <si>
@@ -858,50 +858,98 @@
     <t>TT01-75</t>
   </si>
   <si>
     <t>CCJ-783</t>
   </si>
   <si>
     <t>MUNICIPALIDAD DISTRITAL DE YANACA</t>
   </si>
   <si>
     <t>FF01-2575</t>
   </si>
   <si>
     <t>2026-03-20</t>
   </si>
   <si>
     <t>TT01-76</t>
   </si>
   <si>
     <t>----PLAZA DE ARMAS NRO. S/N YANACA - YANACA - AYMARAES - APURIMAC</t>
   </si>
   <si>
     <t>GRUPO MELVAR SOCIEDAD ANONIMA CERRADA</t>
   </si>
   <si>
     <t>BZJ  883</t>
+  </si>
+  <si>
+    <t>MUNICIPALIDAD DISTRITO DE SORAYA</t>
+  </si>
+  <si>
+    <t>FF01-2616</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>TT01-77</t>
+  </si>
+  <si>
+    <t>PZA.PLAZA DE ARMAS NRO. S/N CERCADO - SORAYA - AYMARAES - APURIMAC</t>
+  </si>
+  <si>
+    <t>W7K - 798</t>
+  </si>
+  <si>
+    <t>FF01-2636</t>
+  </si>
+  <si>
+    <t>2026-05-08</t>
+  </si>
+  <si>
+    <t>TT01-78</t>
+  </si>
+  <si>
+    <t>AD452</t>
+  </si>
+  <si>
+    <t>FF01-2638</t>
+  </si>
+  <si>
+    <t>TT01-79</t>
+  </si>
+  <si>
+    <t>FF01-2667</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>TT01-80</t>
+  </si>
+  <si>
+    <t>CCJ  870</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1254,54 +1302,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M72"/>
+  <dimension ref="A1:M76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M72" sqref="M72"/>
+      <selection activeCell="M76" sqref="M76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="80" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="80" customWidth="true" style="0"/>
     <col min="8" max="8" width="80" customWidth="true" style="0"/>
     <col min="9" max="9" width="80" customWidth="true" style="0"/>
     <col min="10" max="10" width="35" customWidth="true" style="0"/>
     <col min="11" max="11" width="35" customWidth="true" style="0"/>
     <col min="12" max="12" width="35" customWidth="true" style="0"/>
     <col min="13" max="13" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -4202,50 +4250,214 @@
       <c r="E72" s="3" t="s">
         <v>277</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>278</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H72" s="3" t="s">
         <v>279</v>
       </c>
       <c r="I72" s="3" t="s">
         <v>280</v>
       </c>
       <c r="J72" s="3">
         <v>20604556831</v>
       </c>
       <c r="K72" s="3">
         <v>48483849</v>
       </c>
       <c r="L72" s="3" t="s">
         <v>281</v>
       </c>
       <c r="M72" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13">
+      <c r="A73" s="3">
+        <v>71</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="C73" s="3">
+        <v>20148183083</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="G73" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="I73" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="J73" s="3">
+        <v>20148183083</v>
+      </c>
+      <c r="K73" s="3">
+        <v>43067522</v>
+      </c>
+      <c r="L73" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="M73" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13">
+      <c r="A74" s="3">
+        <v>72</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="C74" s="3">
+        <v>20148183164</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="I74" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="J74" s="3">
+        <v>20148183164</v>
+      </c>
+      <c r="K74" s="3">
+        <v>42396716</v>
+      </c>
+      <c r="L74" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="M74" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13">
+      <c r="A75" s="3">
+        <v>73</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="C75" s="3">
+        <v>20203839848</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="G75" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="I75" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="J75" s="3">
+        <v>20203839848</v>
+      </c>
+      <c r="K75" s="3">
+        <v>42396716</v>
+      </c>
+      <c r="L75" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="M75" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13">
+      <c r="A76" s="3">
+        <v>74</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="C76" s="3">
+        <v>20148183164</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="I76" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="J76" s="3">
+        <v>20611196696</v>
+      </c>
+      <c r="K76" s="3">
+        <v>46125531</v>
+      </c>
+      <c r="L76" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="M76" s="3" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>